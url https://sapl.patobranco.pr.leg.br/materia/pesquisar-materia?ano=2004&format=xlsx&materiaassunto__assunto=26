--- v0 (2025-12-06)
+++ v1 (2026-04-03)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13890</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Antonio Urbano da Silva, Arcedinos de Fragas, Nelson Bertani, Pedro Martins de Mello, Vilson Dala Costa</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13890/pr_03-2004_-_arquivado.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13890/pr_03-2004_-_arquivado.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 212 da Resolução nº 08, de 15 de dezembro de 1990 – Regimento Interno.</t>
   </si>
   <si>
     <t>13896</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Agustinho Rossi, Antonio Urbano da Silva, Clóvis Gresele, Dirceu Dimas Pereira, Enio Ruaro, Gilson Marcondes, Laurinha Luiza Dall'Igna, Leonir José Favin, Nelson Bertani, Nereu Faustino Ceni, Pedro Martins de Mello, Silvio Hasse, Valmi Tasca, Vilmar Maccari, Vilson Dala Costa</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13896/pr_08-2004_-_resolucao_no_10-2004.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13896/pr_08-2004_-_resolucao_no_10-2004.pdf</t>
   </si>
   <si>
     <t>Acrescenta, modifica e revoga disposições da Resolução n° 08/90, que dispõe sobre o Regimento Interno da Câmara Municipal de Pato Branco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,68 +420,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13890/pr_03-2004_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13896/pr_08-2004_-_resolucao_no_10-2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13890/pr_03-2004_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2004/13896/pr_08-2004_-_resolucao_no_10-2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="242.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="126.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>