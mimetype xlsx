--- v0 (2026-02-03)
+++ v1 (2026-04-01)
@@ -54,1281 +54,1281 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Roberto Viganó 2009 a 2012</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8854/05-2011_-_lei_no_3515-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8854/05-2011_-_lei_no_3515-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 7.300.000,00 (sete milhões e trezentos mil reais).</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8855/06-2011_-_lei_no_3532-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8855/06-2011_-_lei_no_3532-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 71.000,00 (setenta e um mil reais)</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8857/07-2011_-_lei_no_3551-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8857/07-2011_-_lei_no_3551-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 103.000,00 (cento e três mil reais)</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8860/10-2011_-_lei_no_3516-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8860/10-2011_-_lei_no_3516-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 24.000,00 (vinte e quatro mil reais).</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8861/11-2011_-_lei_no_3517-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8861/11-2011_-_lei_no_3517-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 23.000,00 (vinte e três mil reais).</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8862/12-2011_-_lei_no_3518-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8862/12-2011_-_lei_no_3518-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 221.853,00 (duzentos e vinte e um mil, oitocentos e cinqüenta e três reais)</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8863/13-2011_-_lei_no_3519-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8863/13-2011_-_lei_no_3519-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 288.147,00 (duzentos e oitenta e oito mil cento e quarenta e sete reais).</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8864/14-2011_-_lei_no_3520-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8864/14-2011_-_lei_no_3520-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 300,000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8865/15-2011_-_lei_no_3521-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8865/15-2011_-_lei_no_3521-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 550.000,00 (quinhentos e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8866/16-2011_-_lei_no_3522-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8866/16-2011_-_lei_no_3522-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 7.050.000,00 (sete milhões e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8867/17-2011_-_lei_no_3528-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8867/17-2011_-_lei_no_3528-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 7.906,05 (sete mil, novecentos e seis reais e cinco centavos)</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8871/22-2011_-_lei_no_3533-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8871/22-2011_-_lei_no_3533-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 57.628,48 (cinqüenta e sete mil, seiscentos e vinte e oito reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8875/26-2011_-_lei_no_3527-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8875/26-2011_-_lei_no_3527-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 64.459,71 (sessenta e quatro mil, quatrocentos e cinquenta e nove reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8876/27-2011_-_lei_no_3526-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8876/27-2011_-_lei_no_3526-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 292.500,00 (duzentos e noventa e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8877/28-2011_-_lei_no_3534-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8877/28-2011_-_lei_no_3534-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Especial, no valor de R$ 188.000,00 (cento e oitenta e oito mil reais).</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8906/51-2011_-_lei_no_3542-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8906/51-2011_-_lei_no_3542-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder a abertura de Crédito Adicional Especial no valor de R$ 950.000,00 (novecentos e cinquenta mil reais)</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8911/56-2011_-_lei_no_3557-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8911/56-2011_-_lei_no_3557-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 1.976.600,00 (um milhão, novecentos e setenta e seis mil e seiscentos reais).</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8912/57-2011_-_lei_no_3559-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8912/57-2011_-_lei_no_3559-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 39.000,00 (trinta e nove mil reais)</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8918/63-2011_-_lei_no_3543-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8918/63-2011_-_lei_no_3543-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 1.250.000,00 (um milhão e duzentos e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8923/65-2011_-_lei_no_3548-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8923/65-2011_-_lei_no_3548-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 1.622.050,00 (um milhão, seiscentos e vinte e dois mil e cinqüenta reais).</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8924/66-2011_-_lei_no_3566-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8924/66-2011_-_lei_no_3566-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 26.327,56 (vinte e seis mil, trezentos e vinte e sete reais e cinqüenta e seis centavos).</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8925/67-2011_-_lei_no_3571-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8925/67-2011_-_lei_no_3571-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 70.597,60 (setenta mil, quinhentos e noventa e sete reais e sessenta centavos).</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8926/68-2011_-_lei_no_3574-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8926/68-2011_-_lei_no_3574-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 273.000,00 (duzentos e setenta e três mil reais).</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8928/70-2011_-_lei_no_3567-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8928/70-2011_-_lei_no_3567-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 950.000,00 (novecentos e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8929/71-2011_-_lei_no_3568-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8929/71-2011_-_lei_no_3568-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 956.843,41 (novecentos e cinqüenta e seis mil, oitocentos e quarenta e três reais e quarenta e um centavos).</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8930/72-2011_-_lei_no_3572-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8930/72-2011_-_lei_no_3572-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 90.000,00 (noventa mil reais).</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8931/73-2011_-_lei_no_3569-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8931/73-2011_-_lei_no_3569-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 6.545,11 (seis mil, quinhentos e quarenta e cinco reais e onze centavos).</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8934/76-2011_-_lei_no_3578-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8934/76-2011_-_lei_no_3578-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 850.000,00 (oitocentos e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8943/86-2011_-_lei_no_3596-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8943/86-2011_-_lei_no_3596-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder a abertura de Crédito Adicional Especial, no valor de R$ 2.269,00 (dois mil, duzentos e sessenta e nove reais).</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8944/87-2011_-_lei_no_3594-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8944/87-2011_-_lei_no_3594-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Nelson Bertani</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8945/89-2011_-_lei_no_3582-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8945/89-2011_-_lei_no_3582-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8946/90-2011_-_lei_no_3583-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8946/90-2011_-_lei_no_3583-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 150.000,00 (cento e cinqüenta mil reais).</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8947/91-2011_-_lei_no_3593-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8947/91-2011_-_lei_no_3593-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Adicional Especial, no valor de R$ 358.616,94 (trezentos e cinquenta e oito mil, seiscentos e dezesseis reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8948/92-2011_-_lei_no_3592-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8948/92-2011_-_lei_no_3592-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8952/95-2011_-_lei_no_3599-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8952/95-2011_-_lei_no_3599-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 1.190.000,00 (um milhão, cento e noventa mil reais).</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8953/96-2011_-_lei_no_3572-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8953/96-2011_-_lei_no_3572-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 285.450,00 (duzentos e oitenta e cinco mil, quatrocentos e cinqüenta reais).</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8956/99-2011_-_lei_no_3591-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8956/99-2011_-_lei_no_3591-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 299.196,00 (duzentos e noventa e nove mil e cento e noventa e seis reais).</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8957/100-2011_-_lei_no_3590-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8957/100-2011_-_lei_no_3590-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder a abertura de Crédito Adicional Especial, no valor de R$ 467.133,08 (quatrocentos e sessenta e sete mil, cento e trinta e três reais e oito  centavos).</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8999/102-2011_-_lei_no_3610-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8999/102-2011_-_lei_no_3610-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 55.000,00 (cinqüenta e cinco mil reais).</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9003/105-2011_-_lei_no_3604-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9003/105-2011_-_lei_no_3604-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 10.000,00 (dez mil reais).</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9006/106-2011_-_lei_no_3605-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9006/106-2011_-_lei_no_3605-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9011/113-2011_-_lei_no_3609-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9011/113-2011_-_lei_no_3609-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 250.000,00 (duzentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9012/114-2011_-_devolvido.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9012/114-2011_-_devolvido.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 210.000,00 (duzentos e dez mil reais).</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9016/118-2011_-_lei_no_3615-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9016/118-2011_-_lei_no_3615-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 98.993,72 (noventa e oito mil, novecentos e noventa e três reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9017/119-2011_-_lei_no_3613-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9017/119-2011_-_lei_no_3613-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 10.620,11 (dez mil, seiscentos e vinte reais e onze centavos).</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9020/125-2011_-_lei_no_3616-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9020/125-2011_-_lei_no_3616-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9021/126-2011_-_lei_no_3612-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9021/126-2011_-_lei_no_3612-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 490.000,00 (quatrocentos e noventa mil reais).</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9023/128-2011_-_lei_no_3618-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9023/128-2011_-_lei_no_3618-2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 145.186,00 (cento e quarenta e cinco mil e cento e oitenta e seis reais)</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9024/129-2011_-_lei_no_3619-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9024/129-2011_-_lei_no_3619-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9025/130-2011_-_lei_no_3623-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9025/130-2011_-_lei_no_3623-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 93.000,00 (noventa e três mil reais).</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9026/131-2011_-_lei_no_3620-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9026/131-2011_-_lei_no_3620-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 150.000,00 (cento e cinqüenta  mil  reais)</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9027/132-2011_-_lei_no_3621-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9027/132-2011_-_lei_no_3621-2011.pdf</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9028/133-2011_-_lei_no_3622-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9028/133-2011_-_lei_no_3622-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9032/137-2011_-_lei_no_3632-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9032/137-2011_-_lei_no_3632-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 376.000,00 (trezentos e setenta e seis mil reais).</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9033/138-2011_-_lei_no_3638-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9033/138-2011_-_lei_no_3638-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 175.000,00 (cento e setenta e cinco mil reais).</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9035/140-2011_-_lei_no_3640-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9035/140-2011_-_lei_no_3640-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 180.483,95 (cento e oitenta mil, quatrocentos e oitenta e três reais e noventa e cinco centavos).</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9036/141-2011_-_lei_no_3641-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9036/141-2011_-_lei_no_3641-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 129.500,00 (cento e vinte e nove mil e quinhentos reais).</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9037/142-2011_-_lei_no_3642-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9037/142-2011_-_lei_no_3642-2011.pdf</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9038/143-2011_-_lei_no_3643-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9038/143-2011_-_lei_no_3643-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Adicional Especial, no valor de R$ 7.193,99 (sete mil e cento e noventa e três reais e noventa e nove centavos).</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9045/150-2011_-_lei_no_3648-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9045/150-2011_-_lei_no_3648-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 180.000,00 (cento e oitenta mil reais).</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9046/151-2011_-_lei_no_3649-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9046/151-2011_-_lei_no_3649-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 550.000,00 (quinhentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9047/152-2011_-_lei_no_3650-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9047/152-2011_-_lei_no_3650-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 506.567,64 (quinhentos e seis mil e quinhentos e sessenta e sete reais e sessenta e quatro centavos)</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9051/156-2011_-_lei_no_3652-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9051/156-2011_-_lei_no_3652-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 104.740,00 (cento e quatro mil, setecentos e quarenta reais).</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9060/165-2011_-_lei_no_3651-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9060/165-2011_-_lei_no_3651-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9062/167-2011_-_lei_no_3659-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9062/167-2011_-_lei_no_3659-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 231.568,54 (duzentos e trinta e um mil, quinhentos e sessenta e oito reais e cinqüenta e quatro centavos).</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9063/168-2011_-_lei_no_3666-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9063/168-2011_-_lei_no_3666-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 80.000,00 (oitenta mil reais).</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9064/169-2011_-_lei_no_3667-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9064/169-2011_-_lei_no_3667-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 50.000,00 (cinqüenta mil reais).</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9065/170-2011_-_lei_no_3661-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9065/170-2011_-_lei_no_3661-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 1.410.000,00 (um milhão, quatrocentos e dez mil reais).</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9066/171-2011_-_lei_no_3662-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9066/171-2011_-_lei_no_3662-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 4.192,69 (quatro mil, cento e noventa e dois reais e sessenta e nove centavos).</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9067/172-2011_-_lei_no_3668-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9067/172-2011_-_lei_no_3668-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no orçamento da Câmara Municipal de Pato Branco para o exercício de 2011, no valor de R$ 140.000,00 (cento e quarenta mil reais)</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9068/173-2011_-_lei_no_3667-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9068/173-2011_-_lei_no_3667-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 230.000,00 (duzentos e trinta mil reais).</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9069/174-2011_-_lei_no_3675-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9069/174-2011_-_lei_no_3675-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 16.000,00 (dezesseis mil reais).</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9070/175-2011_-_lei_no_3671-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9070/175-2011_-_lei_no_3671-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 291.000,00 (duzentos e noventa e um mil reais).</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9071/176-2011_-_lei_no_3674-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9071/176-2011_-_lei_no_3674-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar Operação de Crédito com a Agência de Fomento do Paraná S.A., no valor de R$ 5.000.000,00 (cinco milhões de reais).</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9073/178-2011_-_lei_no_3669-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9073/178-2011_-_lei_no_3669-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 891.146,53 (oitocentos e noventa e um mil, cento e quarenta e seis reais e cinqüenta e três centavos)</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9076/181-2011_-_lei_no_3664-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9076/181-2011_-_lei_no_3664-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 33.000,00 (trinta e três mil reais)</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9079/184-2011_-_lei_no_3670-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9079/184-2011_-_lei_no_3670-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9080/185-2011_-_lei_no_3673-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9080/185-2011_-_lei_no_3673-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 2.200.000,00 (dois milhões e duzentos mil  reais).</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9083/188-2011_-_lei_no_3679-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9083/188-2011_-_lei_no_3679-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial no valor de R$ 245.238,00 (duzentos e quarenta e cinco mil, duzentos e trinta e oito reais).</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9084/189-2011_-_lei_no_3680-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9084/189-2011_-_lei_no_3680-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 354.762,00 (trezentos e cinqüenta e quatro mil, setecentos e sessenta e dois reais).</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9140/206-2011_-_lei_no_3691-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9140/206-2011_-_lei_no_3691-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 7.303,12 (sete mil, trezentos e três reais e doze centavos)</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9141/207-2011_-_lei_no_3689-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9141/207-2011_-_lei_no_3689-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9145/210-2011_-_lei_no_3692-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9145/210-2011_-_lei_no_3692-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 13.082,08 (treze mil, oitenta e dois reais e oito centavos).</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9148/214-2011_-_lei_no_3698-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9148/214-2011_-_lei_no_3698-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no orçamento da Câmara Municipal de Pato Branco para o exercício de 2011, no valor de 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9157/226-2011_-_lei_no_3708-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9157/226-2011_-_lei_no_3708-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 124.765,21 (cento e vinte e quatro mil, setecentos e sessenta e cinco reais e vinte e um centavos).</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9158/227-2011_-_lei_no_3707-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9158/227-2011_-_lei_no_3707-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 235.000,00 (duzentos e trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9159/228-2011_-_lei_no_3706-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9159/228-2011_-_lei_no_3706-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 1.100.000,00 (um milhão e cem mil reais).</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9160/229-2011_-_lei_no_3705-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9160/229-2011_-_lei_no_3705-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 410.000,00 (quatrocentos e dez mil reais).</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9161/230-2011_-_lei_no_3704-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9161/230-2011_-_lei_no_3704-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 1.857.000,00 (um milhão, oitocentos e cinqüenta e sete mil reais).</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9162/231-2011_-_lei_no_3703-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9162/231-2011_-_lei_no_3703-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 195.000,00 (cento e noventa e cinco mil reais).</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9165/234-2011_-_lei_no_3711-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9165/234-2011_-_lei_no_3711-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 130.000,00 (cento e trinta mil reais).</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9166/235-2011_-_lei_no_3712-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9166/235-2011_-_lei_no_3712-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 314.000,00 (trezentos e quatorze mil reais).</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9168/237-2011_-_lei_no_3713-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9168/237-2011_-_lei_no_3713-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial, no valor de R$ 69.200,00 (sessenta e nove mil e duzentos reais).</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9169/238-2011_-_lei_no_3714-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9169/238-2011_-_lei_no_3714-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 77.000,00 (setenta e sete mil reais).</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9182/243-2011_-_lei_no_3716-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9182/243-2011_-_lei_no_3716-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 90.000,00 (noventa mil reais).</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 2.098.290,00 (dois milhões e noventa e oito mil e duzentos e noventa reais).</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9185/246-2011_-_lei_no_3719-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9185/246-2011_-_lei_no_3719-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de  R$ 600.000,00 (seiscentos mil  reais).</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9186/247-2011_-_lei_no_3721-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9186/247-2011_-_lei_no_3721-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ 122.000,00 (cento e vinte e dois mil  reais).</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9187/248-2011_-_lei_no_3722-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9187/248-2011_-_lei_no_3722-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder abertura de Crédito Adicional Especial, no valor de R$ R$ 89.106,00 (oitenta e nove mil e cento e seis reais).</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9191/252-2011_-_lei_no_3723-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9191/252-2011_-_lei_no_3723-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 2.624.100,00 (dois milhões, seiscentos e vinte e quatro mil e cem reais).</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9194/259-2011_-_lei_no_3729-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9194/259-2011_-_lei_no_3729-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 63.995,25 (sessenta e três mil, novecentos e noventa e cinco reais e vinte e cinco centavos).</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9196/261-2011_-_lei_no_3730-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9196/261-2011_-_lei_no_3730-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 870.000,00 (oitocentos e setenta mil reais).</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9208/271-2011_-_lei_no_3751-2011.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9208/271-2011_-_lei_no_3751-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal proceder à abertura de Crédito Adicional Especial, no valor de R$ 28.600,00 (vinte e oito mil e seiscentos reais).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1635,67 +1635,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8854/05-2011_-_lei_no_3515-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8855/06-2011_-_lei_no_3532-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8857/07-2011_-_lei_no_3551-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8860/10-2011_-_lei_no_3516-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8861/11-2011_-_lei_no_3517-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8862/12-2011_-_lei_no_3518-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8863/13-2011_-_lei_no_3519-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8864/14-2011_-_lei_no_3520-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8865/15-2011_-_lei_no_3521-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8866/16-2011_-_lei_no_3522-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8867/17-2011_-_lei_no_3528-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8871/22-2011_-_lei_no_3533-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8875/26-2011_-_lei_no_3527-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8876/27-2011_-_lei_no_3526-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8877/28-2011_-_lei_no_3534-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8906/51-2011_-_lei_no_3542-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8911/56-2011_-_lei_no_3557-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8912/57-2011_-_lei_no_3559-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8918/63-2011_-_lei_no_3543-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8923/65-2011_-_lei_no_3548-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8924/66-2011_-_lei_no_3566-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8925/67-2011_-_lei_no_3571-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8926/68-2011_-_lei_no_3574-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8928/70-2011_-_lei_no_3567-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8929/71-2011_-_lei_no_3568-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8930/72-2011_-_lei_no_3572-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8931/73-2011_-_lei_no_3569-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8934/76-2011_-_lei_no_3578-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8943/86-2011_-_lei_no_3596-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8944/87-2011_-_lei_no_3594-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8945/89-2011_-_lei_no_3582-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8946/90-2011_-_lei_no_3583-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8947/91-2011_-_lei_no_3593-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8948/92-2011_-_lei_no_3592-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8952/95-2011_-_lei_no_3599-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8953/96-2011_-_lei_no_3572-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8956/99-2011_-_lei_no_3591-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8957/100-2011_-_lei_no_3590-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8999/102-2011_-_lei_no_3610-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9003/105-2011_-_lei_no_3604-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9006/106-2011_-_lei_no_3605-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9011/113-2011_-_lei_no_3609-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9012/114-2011_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9016/118-2011_-_lei_no_3615-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9017/119-2011_-_lei_no_3613-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9020/125-2011_-_lei_no_3616-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9021/126-2011_-_lei_no_3612-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9023/128-2011_-_lei_no_3618-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9024/129-2011_-_lei_no_3619-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9025/130-2011_-_lei_no_3623-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9026/131-2011_-_lei_no_3620-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9027/132-2011_-_lei_no_3621-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9028/133-2011_-_lei_no_3622-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9032/137-2011_-_lei_no_3632-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9033/138-2011_-_lei_no_3638-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9035/140-2011_-_lei_no_3640-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9036/141-2011_-_lei_no_3641-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9037/142-2011_-_lei_no_3642-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9038/143-2011_-_lei_no_3643-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9045/150-2011_-_lei_no_3648-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9046/151-2011_-_lei_no_3649-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9047/152-2011_-_lei_no_3650-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9051/156-2011_-_lei_no_3652-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9060/165-2011_-_lei_no_3651-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9062/167-2011_-_lei_no_3659-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9063/168-2011_-_lei_no_3666-2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9064/169-2011_-_lei_no_3667-2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9065/170-2011_-_lei_no_3661-2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9066/171-2011_-_lei_no_3662-2011.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9067/172-2011_-_lei_no_3668-2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9068/173-2011_-_lei_no_3667-2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9069/174-2011_-_lei_no_3675-2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9070/175-2011_-_lei_no_3671-2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9071/176-2011_-_lei_no_3674-2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9073/178-2011_-_lei_no_3669-2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9076/181-2011_-_lei_no_3664-2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9079/184-2011_-_lei_no_3670-2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9080/185-2011_-_lei_no_3673-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9083/188-2011_-_lei_no_3679-2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9084/189-2011_-_lei_no_3680-2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9140/206-2011_-_lei_no_3691-2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9141/207-2011_-_lei_no_3689-2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9145/210-2011_-_lei_no_3692-2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9148/214-2011_-_lei_no_3698-2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9157/226-2011_-_lei_no_3708-2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9158/227-2011_-_lei_no_3707-2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9159/228-2011_-_lei_no_3706-2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9160/229-2011_-_lei_no_3705-2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9161/230-2011_-_lei_no_3704-2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9162/231-2011_-_lei_no_3703-2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9165/234-2011_-_lei_no_3711-2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9166/235-2011_-_lei_no_3712-2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9168/237-2011_-_lei_no_3713-2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9169/238-2011_-_lei_no_3714-2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9182/243-2011_-_lei_no_3716-2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9185/246-2011_-_lei_no_3719-2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9186/247-2011_-_lei_no_3721-2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9187/248-2011_-_lei_no_3722-2011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9191/252-2011_-_lei_no_3723-2011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9194/259-2011_-_lei_no_3729-2011.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9196/261-2011_-_lei_no_3730-2011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9208/271-2011_-_lei_no_3751-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8854/05-2011_-_lei_no_3515-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8855/06-2011_-_lei_no_3532-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8857/07-2011_-_lei_no_3551-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8860/10-2011_-_lei_no_3516-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8861/11-2011_-_lei_no_3517-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8862/12-2011_-_lei_no_3518-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8863/13-2011_-_lei_no_3519-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8864/14-2011_-_lei_no_3520-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8865/15-2011_-_lei_no_3521-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8866/16-2011_-_lei_no_3522-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8867/17-2011_-_lei_no_3528-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8871/22-2011_-_lei_no_3533-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8875/26-2011_-_lei_no_3527-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8876/27-2011_-_lei_no_3526-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8877/28-2011_-_lei_no_3534-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8906/51-2011_-_lei_no_3542-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8911/56-2011_-_lei_no_3557-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8912/57-2011_-_lei_no_3559-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8918/63-2011_-_lei_no_3543-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8923/65-2011_-_lei_no_3548-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8924/66-2011_-_lei_no_3566-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8925/67-2011_-_lei_no_3571-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8926/68-2011_-_lei_no_3574-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8928/70-2011_-_lei_no_3567-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8929/71-2011_-_lei_no_3568-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8930/72-2011_-_lei_no_3572-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8931/73-2011_-_lei_no_3569-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8934/76-2011_-_lei_no_3578-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8943/86-2011_-_lei_no_3596-2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8944/87-2011_-_lei_no_3594-2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8945/89-2011_-_lei_no_3582-2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8946/90-2011_-_lei_no_3583-2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8947/91-2011_-_lei_no_3593-2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8948/92-2011_-_lei_no_3592-2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8952/95-2011_-_lei_no_3599-2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8953/96-2011_-_lei_no_3572-2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8956/99-2011_-_lei_no_3591-2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8957/100-2011_-_lei_no_3590-2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/8999/102-2011_-_lei_no_3610-2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9003/105-2011_-_lei_no_3604-2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9006/106-2011_-_lei_no_3605-2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9011/113-2011_-_lei_no_3609-2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9012/114-2011_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9016/118-2011_-_lei_no_3615-2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9017/119-2011_-_lei_no_3613-2011.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9020/125-2011_-_lei_no_3616-2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9021/126-2011_-_lei_no_3612-2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9023/128-2011_-_lei_no_3618-2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9024/129-2011_-_lei_no_3619-2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9025/130-2011_-_lei_no_3623-2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9026/131-2011_-_lei_no_3620-2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9027/132-2011_-_lei_no_3621-2011.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9028/133-2011_-_lei_no_3622-2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9032/137-2011_-_lei_no_3632-2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9033/138-2011_-_lei_no_3638-2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9035/140-2011_-_lei_no_3640-2011.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9036/141-2011_-_lei_no_3641-2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9037/142-2011_-_lei_no_3642-2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9038/143-2011_-_lei_no_3643-2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9045/150-2011_-_lei_no_3648-2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9046/151-2011_-_lei_no_3649-2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9047/152-2011_-_lei_no_3650-2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9051/156-2011_-_lei_no_3652-2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9060/165-2011_-_lei_no_3651-2011.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9062/167-2011_-_lei_no_3659-2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9063/168-2011_-_lei_no_3666-2011.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9064/169-2011_-_lei_no_3667-2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9065/170-2011_-_lei_no_3661-2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9066/171-2011_-_lei_no_3662-2011.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9067/172-2011_-_lei_no_3668-2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9068/173-2011_-_lei_no_3667-2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9069/174-2011_-_lei_no_3675-2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9070/175-2011_-_lei_no_3671-2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9071/176-2011_-_lei_no_3674-2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9073/178-2011_-_lei_no_3669-2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9076/181-2011_-_lei_no_3664-2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9079/184-2011_-_lei_no_3670-2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9080/185-2011_-_lei_no_3673-2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9083/188-2011_-_lei_no_3679-2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9084/189-2011_-_lei_no_3680-2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9140/206-2011_-_lei_no_3691-2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9141/207-2011_-_lei_no_3689-2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9145/210-2011_-_lei_no_3692-2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9148/214-2011_-_lei_no_3698-2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9157/226-2011_-_lei_no_3708-2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9158/227-2011_-_lei_no_3707-2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9159/228-2011_-_lei_no_3706-2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9160/229-2011_-_lei_no_3705-2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9161/230-2011_-_lei_no_3704-2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9162/231-2011_-_lei_no_3703-2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9165/234-2011_-_lei_no_3711-2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9166/235-2011_-_lei_no_3712-2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9168/237-2011_-_lei_no_3713-2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9169/238-2011_-_lei_no_3714-2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9182/243-2011_-_lei_no_3716-2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9185/246-2011_-_lei_no_3719-2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9186/247-2011_-_lei_no_3721-2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9187/248-2011_-_lei_no_3722-2011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9191/252-2011_-_lei_no_3723-2011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9194/259-2011_-_lei_no_3729-2011.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9196/261-2011_-_lei_no_3730-2011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2011/9208/271-2011_-_lei_no_3751-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="181.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>