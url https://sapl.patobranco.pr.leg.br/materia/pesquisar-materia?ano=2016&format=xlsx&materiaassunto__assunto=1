--- v0 (2026-02-04)
+++ v1 (2026-04-05)
@@ -54,1179 +54,1179 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Augustinho Zucchi 2013 a 2016</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6276/1-2016_-_lei_no_4727-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6276/1-2016_-_lei_no_4727-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com o Banco Regional de Desenvolvimento do Extremo Sul – BRDE e dá outras providências.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6278/2-2016_-_lei_no_4728-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6278/2-2016_-_lei_no_4728-2016.pdf</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6279/6-2016_-_devolvido.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6279/6-2016_-_devolvido.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo Aditivo ao Contrato de Refinanciamento firmado com a União ao amparo da Medida Provisória nº 2185-35, de 24 de agosto de 2001, e suas edições anteriores, para alteração das condições nele estabelecidas, nos termos da Lei Complementar nº 148, de 25 de novembro de 2014, regulamentada pelo Decreto nº 8616, de 29 de dezembro de 2015.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6281/13-2016_-_lei_no_4743-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6281/13-2016_-_lei_no_4743-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 567.395,65 (quinhentos e sessenta e sete mil, trezentos e noventa e cinco reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6282/14-2016_-_lei_no_4741-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6282/14-2016_-_lei_no_4741-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 14.027,45 (quatorze mil, vinte e sete reais e quarenta e cinco centavos).</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6283/15-2016_-_lei_no_4740-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6283/15-2016_-_lei_no_4740-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no exercício de 2016 no valor de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6284/16-2016_-_lei_no_4739-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6284/16-2016_-_lei_no_4739-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 1.600.000,00 (um milhão e seiscentos mil reais).</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6285/17-2016_-_lei_no_4729-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6285/17-2016_-_lei_no_4729-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 2.628.000,00 (dois milhões e seiscentos e vinte e oito mil reais).</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6287/18-2016_-_lei_no_4730-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6287/18-2016_-_lei_no_4730-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 1.872.000,00 (um milhão oitocentos e setenta e dois mil reais).</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6290/21-2016_-_lei_no_4744-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6290/21-2016_-_lei_no_4744-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6308/22-2016_-_lei_no_4749-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6308/22-2016_-_lei_no_4749-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6314/23-2016_-_lei_no_4745-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6314/23-2016_-_lei_no_4745-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 4.677,46 (quatro mil, seiscentos e setenta e sete reais e quarenta e seis centavos).</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6315/24-2016_-_lei_no_4747-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6315/24-2016_-_lei_no_4747-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 50,00 (cinquenta reais).</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6316/28-2016_-_lei_no_4757-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6316/28-2016_-_lei_no_4757-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6317/29-2016_-_lei_no_4756-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6317/29-2016_-_lei_no_4756-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 383.591,23 (trezentos e oitenta e três mil, quinhentos e noventa e um reais e vinte e três centavos).</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6318/30-2016_-_devolvido.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6318/30-2016_-_devolvido.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 45.363,01 (quarenta e cinco mil, trezentos e sessenta e seis reais e um centavo).</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6319/31-2016_-_lei_no_4755-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6319/31-2016_-_lei_no_4755-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 45.363,01 (quarenta e cinco mil, trezentos e sessenta e três reais e um centavo).</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6326/32-2016_-_lei_no_4754-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6326/32-2016_-_lei_no_4754-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 1.500,00 (um mil e quinhentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6327/33-2016_-_lei_no_4753-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6327/33-2016_-_lei_no_4753-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar por anulação de Categoria Econômica no valor de R$ 1.285.000,00 (um milhão duzentos e oitenta e cinco mil reais).</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6328/34-2016_-_lei_no_4752-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6328/34-2016_-_lei_no_4752-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 1.340.000,00(um milhão trezentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6329/35-2016_-_lei_no_4751-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6329/35-2016_-_lei_no_4751-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 3.660.000,00 (três milhões seiscentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6330/36-2016_-_lei_no_4750-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6330/36-2016_-_lei_no_4750-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por anulação de Categoria Econômica no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6333/40-2016_-_lei_no_4765-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6333/40-2016_-_lei_no_4765-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por anulação de Categoria Econômica no valor de R$ 500.000,00 (quinhentos mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6334/41-2016_-_lei_no_4759-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6334/41-2016_-_lei_no_4759-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 167.095,09 (cento e sessenta e sete mil, noventa e cinco reais e nove centavos).</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6336/43-2016_-_lei_no_4761-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6336/43-2016_-_lei_no_4761-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 12.000,00 (doze mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6347/56-2016_-_lei_no_4778-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6347/56-2016_-_lei_no_4778-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 177.690,72 (cento e setenta e sete mil, seiscentos e noventa reais e setenta e dois centavos).</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6349/57-2016_-_lei_no_4779-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6349/57-2016_-_lei_no_4779-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 5.000,00 (cinco mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6351/59-2016_-_lei_no_4780-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6351/59-2016_-_lei_no_4780-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 11.491.446,73 (onze milhões, quatrocentos e noventa e um mil, quatrocentos e quarenta e seis reais e setenta e três centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6352/60-2016_-_lei_no_4781-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6352/60-2016_-_lei_no_4781-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 1.765.091,29 (um milhão, setecentos e sessenta e cinco mil, noventa e um reais e vinte e nove centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6353/61-2016_-_lei_no_4782-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6353/61-2016_-_lei_no_4782-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 18.150,00 (dezoito mil, cento e cinquenta reais).</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6354/62-2016_-_lei_no_4783-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6354/62-2016_-_lei_no_4783-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar por anulação de Categoria Econômica no valor de R$ 7.500,00 (sete mil e quinhentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6356/64-2016_-_lei_no_4785-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6356/64-2016_-_lei_no_4785-2016.pdf</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6450/71-2016_-_lei_no_4789-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6450/71-2016_-_lei_no_4789-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar servidores por prazo determinado, precedido de Teste Seletivo Simplificado.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6464/84-2016_-_lei_no_4805-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6464/84-2016_-_lei_no_4805-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 219.000,00 (duzentos e dezenove mil reais).</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6465/85-2016_-_lei_no_4806-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6465/85-2016_-_lei_no_4806-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 115.000,00 (cento e quinze mil reais).</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6467/87-2016_-_lei_no_4808-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6467/87-2016_-_lei_no_4808-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 153.996,00 (cento e cinquenta e três mil, novecentos e noventa e seis reais).</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6469/89-2016_-_lei_no_4817-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6469/89-2016_-_lei_no_4817-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6470/90-2016_-_lei_no_4818-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6470/90-2016_-_lei_no_4818-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar no exercício de 2016, no valor de R$ 692.851,09 (seiscentos e noventa e dois mil, oitocentos e cinquenta e um reais e nove centavos).</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6472/91-2016_-_lei_no_4821-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6472/91-2016_-_lei_no_4821-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 44.195,28 (quarenta e quatro mil cento e noventa e cinco reais e vinte e oito centavos).</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6473/92-2016_-_lei_no_4819-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6473/92-2016_-_lei_no_4819-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar, por superávit de Fonte de Recurso Vinculada no valor de R$ 17.209,52 (dezessete mil duzentos e nove reais e cinquenta e dois centavos).</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6474/93-2016_-_lei_no_4820-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6474/93-2016_-_lei_no_4820-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 3.499,34 (três mil quatrocentos e noventa e nove reais e trinta e quatro centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6525/100-2016_-_lei_no_4822-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6525/100-2016_-_lei_no_4822-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 263.458,09 (duzentos e sessenta e três mil quatrocentos e cinquenta e oito reais e nove centavos).</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6533/101-2016_-_lei_no_4823-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6533/101-2016_-_lei_no_4823-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar no exercício de 2016, no valor de R$ 35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6543/105-2016_-_lei_no_4834-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6543/105-2016_-_lei_no_4834-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar por anulação de categoria econômica no valor de R$ 18.714.000,00 (dezoito milhões setecentos e quatorze mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6549/110-2016_-_lei_no_4830-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6549/110-2016_-_lei_no_4830-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 1.500,00 (um mil e quinhentos reais).</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6550/111-2016_-_lei_no_4829-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6550/111-2016_-_lei_no_4829-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no valor de R$ 443.947,44 (quatrocentos e quarenta e três mil novecentos e quarenta e sete reais e quarenta e quatro centavos).</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6607/113-2016_-_lei_no_4827-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6607/113-2016_-_lei_no_4827-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no valor de R$ 112.082,70 (cento e doze mil oitenta e dois reais e setenta centavos).</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6608/114-2016_-_lei_no_4826-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6608/114-2016_-_lei_no_4826-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 97.031,70 (noventa e sete mil trinta e um reais e sessenta centavos).</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6609/115-2016_-_lei_no_4841-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6609/115-2016_-_lei_no_4841-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 7.000,00 (sete mil reais).</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6610/116-2016_-_lei_no_4839-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6610/116-2016_-_lei_no_4839-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 1.300.000,00 (um milhão e trezentos mil reais).</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6611/117-2016_-_lei_no_4845-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6611/117-2016_-_lei_no_4845-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 220.000,00 (duzentos e vinte mil reais).</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6612/118-2016-_lei_no_4842-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6612/118-2016-_lei_no_4842-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 489.966,04 (quatrocentos e oitenta e nove mil novecentos e sessenta e seis reais e quatro centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6613/119-2016_-_lei_no_4840-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6613/119-2016_-_lei_no_4840-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 7.081,59 (sete mil oitenta e um reais e cinquenta e nove centavos).</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6615/120-2016_-_lei_no_4838-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6615/120-2016_-_lei_no_4838-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no valor de R$ 55.800,00 (cinquenta e cinco mil e oitocentos reais).</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6616/121-2016_-_lei_no_4843-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6616/121-2016_-_lei_no_4843-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no exercício de 2016 no valor de R$ 22.994,00 (vinte e dois mil, novecentos e noventa e quatro reais).</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6621/124-2016_-_lei_no_4844-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6621/124-2016_-_lei_no_4844-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no valor de R$ 40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6643/126-2016_-_lei_no_4847-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6643/126-2016_-_lei_no_4847-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 18.165,13 (dezoito mil cento e sessenta e seis reais e treze centavos).</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6658/127-2016_-_lei_no_4848-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6658/127-2016_-_lei_no_4848-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Excesso de Arrecadação de Fonte de Recurso Vinculada no valor de R$ 2.451.500,00 (dois milhões quatrocentos e cinquenta e um mil e quinhentos reais).</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6666/131-2016_-_lei_no_4850-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6666/131-2016_-_lei_no_4850-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 2.006,00 (dois mil e seis reais).</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6667/132-2016_-_lei_no_4851-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6667/132-2016_-_lei_no_4851-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 271,24 (duzentos e setenta e um reais e vinte e quatro centavos).</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6668/133-2016_-_lei_no_4852-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6668/133-2016_-_lei_no_4852-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$110.000,00 (cento e dez mil reais).</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6669/134-2016_-_lei_no_4853-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6669/134-2016_-_lei_no_4853-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 55.000,00 (cinquenta e cinco mil reais).</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6670/135-2016_-_lei_no_4854-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6670/135-2016_-_lei_no_4854-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Suplementar no exercício de 2016, no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6671/136-2016_-_lei_no_4855-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6671/136-2016_-_lei_no_4855-2016.pdf</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6672/137-2016_-_lei_no_4856-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6672/137-2016_-_lei_no_4856-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 689.040,00 (seiscentos e oitenta e nove mil e quarenta reais).</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6673/139-2016_-_devolvido.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6673/139-2016_-_devolvido.pdf</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6675/140-2016_-_lei_no_4863-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6675/140-2016_-_lei_no_4863-2016.pdf</t>
   </si>
   <si>
     <t>Altera a redação do “caput” do art. 1° da Lei n° 2641, de 28 de junho de 2006, que autoriza prorrogar o prazo de vigência dos Contratos de Permissão para Execução do Serviço de Transporte Coletivo Urbano.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6715/142-2016_-_lei_no_4861-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6715/142-2016_-_lei_no_4861-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 17.969,41 (dezessete mil, novecentos e sessenta e nove reais e quarenta e um centavos).</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6727/143-2016_-_lei_no_4858-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6727/143-2016_-_lei_no_4858-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 1.620,00 (mil e seiscentos e vinte reais).</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6728/144-2016_-_lei_no_4857-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6728/144-2016_-_lei_no_4857-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial Suplementar no exercício de 2016, no valor de R$ 250,00 (duzentos e cinquenta reais).</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6729/145-2016_-_lei_no_4862-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6729/145-2016_-_lei_no_4862-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 16.829,90 (dezesseis mil oitocentos e vinte e nove reais e noventa centavos).</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6832/147-2016_-_lei_no_4866-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6832/147-2016_-_lei_no_4866-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 200,00 (duzentos reais).</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6930/152-2016_-_lei_no_4865-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6930/152-2016_-_lei_no_4865-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 134.506,00 (cento e trinta e quatro mil quinhentos e seis reais).</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6931/154-2016_-_lei_no_4869-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6931/154-2016_-_lei_no_4869-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial Suplementar no exercício de 2016, no valor de R$ 4.366,23 (quatro mil trezentos e sessenta e seis reais e vinte e três centavos).</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6933/156-2016_-_lei_no_4875-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6933/156-2016_-_lei_no_4875-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 90.000,00 (noventa mil reais).</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6934/157-2016_-_lei_no_4872-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6934/157-2016_-_lei_no_4872-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 2.246.261,12 (dois milhões, duzentos e quarenta e seis mil, duzentos e sessenta e um reais e doze centavos).</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6935/158-2016_-_lei_no_4876-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6935/158-2016_-_lei_no_4876-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Suplementar no valor de R$ 19.000,00 (dezenove mil reais).</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6938/161-2016_-_lei_no_4879-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6938/161-2016_-_lei_no_4879-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 27.942,39 (vinte e sete mil novecentos e quarenta e dois reais e trinta e nove centavos).</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6940/163-2016_-_lei_no_4880-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6940/163-2016_-_lei_no_4880-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 46.000,00 (quarenta e seis mil reais).</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6941/164-2016_-_lei_no_4881-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6941/164-2016_-_lei_no_4881-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 23.758,62 (vinte e três mil setecentos e cinquenta e oito reais e sessenta e dois centavos).</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6944/168-2016_-_lei_no_4886-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6944/168-2016_-_lei_no_4886-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 27.933,14 (vinte e sete mil, novecentos e trinta e três reais e quatorze centavos).</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6945/169-2016_-_lei_no_4885-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6945/169-2016_-_lei_no_4885-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 553.276,76 (quinhentos e cinquenta e três mil duzentos e setenta e seis reais e setenta e seis centavos).</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6948/172-2016_-_lei_no_4884-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6948/172-2016_-_lei_no_4884-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 35,21 (trinta e cinco reais e vinte e um centavos).</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6949/173-2016_-_lei_no_4883-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6949/173-2016_-_lei_no_4883-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 361,07 (trezentos e sessenta e um reais e sete centavos).</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6950/174-2016_-_lei_no_4882-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6950/174-2016_-_lei_no_4882-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 3.458.700,00 (três milhões, quatrocentos e cinquenta e oito mil e setecentos reais).</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6951/175-2016_-_lei_no_4889-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6951/175-2016_-_lei_no_4889-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial por Superávit de Fonte de Recurso Vinculada no valor de R$ 31.129,33 (trinta e um mil cento e vinte e nove reais e trinta e três centavos).</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6952/176-2016_-_lei_no_4890-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6952/176-2016_-_lei_no_4890-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 204.512,81 (duzentos e quatro mil quinhentos e doze reais e oitenta e um centavos).</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6955/191-2016_-_lei_no_4900-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6955/191-2016_-_lei_no_4900-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a criar nova ação e abrir Crédito Especial no valor de R$ 6.265,00 (seis mil, duzentos e sessenta e cinco reais).</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6959/199-2016_-_lei_no_4908-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6959/199-2016_-_lei_no_4908-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no exercício de 2016, no valor de R$ 18.000,00 (dezoito mil reais).</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6963/226-2016_-_lei_no_4932-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6963/226-2016_-_lei_no_4932-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 5.471,67 (cinco mil quatrocentos e setenta e um reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6964/227-2016_-_lei_no_4930-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6964/227-2016_-_lei_no_4930-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 3.215,37 (três mil duzentos e quinze reais e trinta e sete centavos).</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6965/228-2016_-_lei_no_4926-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6965/228-2016_-_lei_no_4926-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 2.184,51 (dois mil cento e oitenta e quatro reais e cinquenta e um centavos).</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6966/229-2016_-_lei_no_4931-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6966/229-2016_-_lei_no_4931-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 3.924,01 (três mil novecentos e vinte e quatro reais e um centavo).</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6973/242-2016_-_lei_no_4927-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6973/242-2016_-_lei_no_4927-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 619.976,73 (seiscentos e dezenove mil, novecentos e setenta e seis reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6974/243-2016_-_lei_no_4929-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6974/243-2016_-_lei_no_4929-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 146.409,83 (cento e quarenta e seis mil, quatrocentos e nove reais e oitenta e três centavos).</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6975/244-2016_-_lei_no_4928-2016.pdf</t>
+    <t>http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6975/244-2016_-_lei_no_4928-2016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal abrir Crédito Especial no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1533,67 +1533,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6276/1-2016_-_lei_no_4727-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6278/2-2016_-_lei_no_4728-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6279/6-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6281/13-2016_-_lei_no_4743-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6282/14-2016_-_lei_no_4741-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6283/15-2016_-_lei_no_4740-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6284/16-2016_-_lei_no_4739-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6285/17-2016_-_lei_no_4729-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6287/18-2016_-_lei_no_4730-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6290/21-2016_-_lei_no_4744-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6308/22-2016_-_lei_no_4749-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6314/23-2016_-_lei_no_4745-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6315/24-2016_-_lei_no_4747-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6316/28-2016_-_lei_no_4757-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6317/29-2016_-_lei_no_4756-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6318/30-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6319/31-2016_-_lei_no_4755-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6326/32-2016_-_lei_no_4754-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6327/33-2016_-_lei_no_4753-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6328/34-2016_-_lei_no_4752-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6329/35-2016_-_lei_no_4751-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6330/36-2016_-_lei_no_4750-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6333/40-2016_-_lei_no_4765-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6334/41-2016_-_lei_no_4759-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6336/43-2016_-_lei_no_4761-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6347/56-2016_-_lei_no_4778-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6349/57-2016_-_lei_no_4779-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6351/59-2016_-_lei_no_4780-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6352/60-2016_-_lei_no_4781-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6353/61-2016_-_lei_no_4782-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6354/62-2016_-_lei_no_4783-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6356/64-2016_-_lei_no_4785-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6450/71-2016_-_lei_no_4789-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6464/84-2016_-_lei_no_4805-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6465/85-2016_-_lei_no_4806-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6467/87-2016_-_lei_no_4808-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6469/89-2016_-_lei_no_4817-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6470/90-2016_-_lei_no_4818-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6472/91-2016_-_lei_no_4821-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6473/92-2016_-_lei_no_4819-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6474/93-2016_-_lei_no_4820-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6525/100-2016_-_lei_no_4822-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6533/101-2016_-_lei_no_4823-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6543/105-2016_-_lei_no_4834-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6549/110-2016_-_lei_no_4830-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6550/111-2016_-_lei_no_4829-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6607/113-2016_-_lei_no_4827-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6608/114-2016_-_lei_no_4826-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6609/115-2016_-_lei_no_4841-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6610/116-2016_-_lei_no_4839-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6611/117-2016_-_lei_no_4845-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6612/118-2016-_lei_no_4842-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6613/119-2016_-_lei_no_4840-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6615/120-2016_-_lei_no_4838-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6616/121-2016_-_lei_no_4843-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6621/124-2016_-_lei_no_4844-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6643/126-2016_-_lei_no_4847-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6658/127-2016_-_lei_no_4848-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6666/131-2016_-_lei_no_4850-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6667/132-2016_-_lei_no_4851-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6668/133-2016_-_lei_no_4852-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6669/134-2016_-_lei_no_4853-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6670/135-2016_-_lei_no_4854-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6671/136-2016_-_lei_no_4855-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6672/137-2016_-_lei_no_4856-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6673/139-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6675/140-2016_-_lei_no_4863-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6715/142-2016_-_lei_no_4861-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6727/143-2016_-_lei_no_4858-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6728/144-2016_-_lei_no_4857-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6729/145-2016_-_lei_no_4862-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6832/147-2016_-_lei_no_4866-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6930/152-2016_-_lei_no_4865-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6931/154-2016_-_lei_no_4869-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6933/156-2016_-_lei_no_4875-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6934/157-2016_-_lei_no_4872-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6935/158-2016_-_lei_no_4876-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6938/161-2016_-_lei_no_4879-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6940/163-2016_-_lei_no_4880-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6941/164-2016_-_lei_no_4881-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6944/168-2016_-_lei_no_4886-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6945/169-2016_-_lei_no_4885-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6948/172-2016_-_lei_no_4884-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6949/173-2016_-_lei_no_4883-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6950/174-2016_-_lei_no_4882-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6951/175-2016_-_lei_no_4889-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6952/176-2016_-_lei_no_4890-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6955/191-2016_-_lei_no_4900-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6959/199-2016_-_lei_no_4908-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6963/226-2016_-_lei_no_4932-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6964/227-2016_-_lei_no_4930-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6965/228-2016_-_lei_no_4926-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6966/229-2016_-_lei_no_4931-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6973/242-2016_-_lei_no_4927-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6974/243-2016_-_lei_no_4929-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6975/244-2016_-_lei_no_4928-2016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6276/1-2016_-_lei_no_4727-2016.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6278/2-2016_-_lei_no_4728-2016.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6279/6-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6281/13-2016_-_lei_no_4743-2016.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6282/14-2016_-_lei_no_4741-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6283/15-2016_-_lei_no_4740-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6284/16-2016_-_lei_no_4739-2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6285/17-2016_-_lei_no_4729-2016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6287/18-2016_-_lei_no_4730-2016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6290/21-2016_-_lei_no_4744-2016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6308/22-2016_-_lei_no_4749-2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6314/23-2016_-_lei_no_4745-2016.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6315/24-2016_-_lei_no_4747-2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6316/28-2016_-_lei_no_4757-2016.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6317/29-2016_-_lei_no_4756-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6318/30-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6319/31-2016_-_lei_no_4755-2016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6326/32-2016_-_lei_no_4754-2016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6327/33-2016_-_lei_no_4753-2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6328/34-2016_-_lei_no_4752-2016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6329/35-2016_-_lei_no_4751-2016.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6330/36-2016_-_lei_no_4750-2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6333/40-2016_-_lei_no_4765-2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6334/41-2016_-_lei_no_4759-2016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6336/43-2016_-_lei_no_4761-2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6347/56-2016_-_lei_no_4778-2016.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6349/57-2016_-_lei_no_4779-2016.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6351/59-2016_-_lei_no_4780-2016.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6352/60-2016_-_lei_no_4781-2016.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6353/61-2016_-_lei_no_4782-2016.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6354/62-2016_-_lei_no_4783-2016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6356/64-2016_-_lei_no_4785-2016.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6450/71-2016_-_lei_no_4789-2016.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6464/84-2016_-_lei_no_4805-2016.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6465/85-2016_-_lei_no_4806-2016.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6467/87-2016_-_lei_no_4808-2016.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6469/89-2016_-_lei_no_4817-2016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6470/90-2016_-_lei_no_4818-2016.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6472/91-2016_-_lei_no_4821-2016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6473/92-2016_-_lei_no_4819-2016.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6474/93-2016_-_lei_no_4820-2016.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6525/100-2016_-_lei_no_4822-2016.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6533/101-2016_-_lei_no_4823-2016.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6543/105-2016_-_lei_no_4834-2016.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6549/110-2016_-_lei_no_4830-2016.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6550/111-2016_-_lei_no_4829-2016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6607/113-2016_-_lei_no_4827-2016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6608/114-2016_-_lei_no_4826-2016.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6609/115-2016_-_lei_no_4841-2016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6610/116-2016_-_lei_no_4839-2016.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6611/117-2016_-_lei_no_4845-2016.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6612/118-2016-_lei_no_4842-2016.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6613/119-2016_-_lei_no_4840-2016.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6615/120-2016_-_lei_no_4838-2016.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6616/121-2016_-_lei_no_4843-2016.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6621/124-2016_-_lei_no_4844-2016.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6643/126-2016_-_lei_no_4847-2016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6658/127-2016_-_lei_no_4848-2016.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6666/131-2016_-_lei_no_4850-2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6667/132-2016_-_lei_no_4851-2016.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6668/133-2016_-_lei_no_4852-2016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6669/134-2016_-_lei_no_4853-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6670/135-2016_-_lei_no_4854-2016.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6671/136-2016_-_lei_no_4855-2016.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6672/137-2016_-_lei_no_4856-2016.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6673/139-2016_-_devolvido.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6675/140-2016_-_lei_no_4863-2016.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6715/142-2016_-_lei_no_4861-2016.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6727/143-2016_-_lei_no_4858-2016.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6728/144-2016_-_lei_no_4857-2016.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6729/145-2016_-_lei_no_4862-2016.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6832/147-2016_-_lei_no_4866-2016.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6930/152-2016_-_lei_no_4865-2016.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6931/154-2016_-_lei_no_4869-2016.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6933/156-2016_-_lei_no_4875-2016.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6934/157-2016_-_lei_no_4872-2016.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6935/158-2016_-_lei_no_4876-2016.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6938/161-2016_-_lei_no_4879-2016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6940/163-2016_-_lei_no_4880-2016.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6941/164-2016_-_lei_no_4881-2016.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6944/168-2016_-_lei_no_4886-2016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6945/169-2016_-_lei_no_4885-2016.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6948/172-2016_-_lei_no_4884-2016.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6949/173-2016_-_lei_no_4883-2016.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6950/174-2016_-_lei_no_4882-2016.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6951/175-2016_-_lei_no_4889-2016.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6952/176-2016_-_lei_no_4890-2016.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6955/191-2016_-_lei_no_4900-2016.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6959/199-2016_-_lei_no_4908-2016.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6963/226-2016_-_lei_no_4932-2016.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6964/227-2016_-_lei_no_4930-2016.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6965/228-2016_-_lei_no_4926-2016.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6966/229-2016_-_lei_no_4931-2016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6973/242-2016_-_lei_no_4927-2016.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6974/243-2016_-_lei_no_4929-2016.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.patobranco.pr.leg.br/media/sapl/public/materialegislativa/2016/6975/244-2016_-_lei_no_4928-2016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>