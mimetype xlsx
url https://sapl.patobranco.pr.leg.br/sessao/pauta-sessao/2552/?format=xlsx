--- v0 (2025-11-27)
+++ v1 (2026-04-12)
@@ -36,51 +36,51 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 188 de 2025</t>
   </si>
   <si>
-    <t>Geri Natalino Dutra 2025-2028 - Prefeito</t>
+    <t>Géri Natalino Dutra 2025-2028 - Prefeito</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 6.406, de 6 de março de 2025, que autorizou o Poder Executivo Municipal a celebrar Termo de Cooperação Técnica com a Associação Empresarial de Pato Branco (ACEPB), Sindicato Patronal do Comércio Varejista de Pato Branco e Região (SINDICOMÉRCIO) e Sociedade Rural de Pato Branco (SRPB), para realização da Exposição Agropecuária, Industrial e Comercial de Pato Branco- EXPOPATO, e dá outras providências.</t>
   </si>
   <si>
     <t>Incluída na Ordem do Dia - 2ª  Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 185 de 2025</t>
   </si>
   <si>
     <t>Autoriza o executivo a utilizar o recurso de parcela adicional do componente qualidade do cofinanciamento federal do Piso de Atenção Primária à Saúde no âmbito do Sistema Único de Saúde (SUS) para iniciativas de valorização dos profissionais que integram as equipes.</t>
   </si>
   <si>
     <t>Incluída na Ordem do Dia - 1ª  Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 116 de 2025</t>
   </si>
   <si>
     <t>Rodrigo José Correia</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de sinais sonoros estridentes por sinais musicais ou visuais adequados nas instituições de ensino das redes pública e privada no município de Pato Branco.</t>
   </si>